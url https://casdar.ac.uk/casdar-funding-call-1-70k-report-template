--- v0 (2026-06-25)
+++ v1 (2026-09-24)
@@ -368,213 +368,213 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BEBD622" w14:textId="77777777" w:rsidR="00A17812" w:rsidRPr="00D766D6" w:rsidRDefault="00A17812" w:rsidP="00522067">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:hAnsi="Axiforma" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="618297B0" w14:textId="77777777" w:rsidR="00A17812" w:rsidRPr="00D766D6" w:rsidRDefault="00A17812" w:rsidP="00522067">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:hAnsi="Axiforma" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D835DEB" w14:textId="77777777" w:rsidR="00020223" w:rsidRDefault="00020223" w:rsidP="0F33AC6D">
+    <w:p w14:paraId="2ED562CE" w14:textId="77777777" w:rsidR="00305CD0" w:rsidRDefault="00305CD0" w:rsidP="0F33AC6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C1E1FB9" w14:textId="29383CDB" w:rsidR="006D7332" w:rsidRPr="00D766D6" w:rsidRDefault="39175B94" w:rsidP="0F33AC6D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="6C31CEE5">
+    <w:p w14:paraId="7C1E1FB9" w14:textId="0BBEB93F" w:rsidR="006D7332" w:rsidRPr="00D766D6" w:rsidRDefault="19450629" w:rsidP="0F33AC6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Project title</w:t>
       </w:r>
-      <w:r w:rsidR="670B6EE2" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="670B6EE2" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E41B2E" w14:textId="3CD56AB1" w:rsidR="006D7332" w:rsidRPr="00D766D6" w:rsidRDefault="670B6EE2" w:rsidP="0F33AC6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F33AC6D">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DOI:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AF602F" w14:textId="72CEBE08" w:rsidR="006D7332" w:rsidRPr="00D766D6" w:rsidRDefault="006D7332" w:rsidP="0F33AC6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="627C76F9" w14:textId="164F528F" w:rsidR="006D7332" w:rsidRPr="00D766D6" w:rsidRDefault="670B6EE2" w:rsidP="0F33AC6D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="6C31CEE5">
+    <w:p w14:paraId="627C76F9" w14:textId="09547316" w:rsidR="006D7332" w:rsidRPr="00D766D6" w:rsidRDefault="670B6EE2" w:rsidP="0F33AC6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="434555FB">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Network: Careers and Skills for Data-driven </w:t>
       </w:r>
-      <w:r w:rsidR="73389B37" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="521BCC1A" w:rsidRPr="434555FB">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
-      <w:r w:rsidR="7F7F34B8" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="21893308" w:rsidRPr="434555FB">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="7F7F34B8" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="21893308" w:rsidRPr="434555FB">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CaSDaR</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="7F7F34B8" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="21893308" w:rsidRPr="434555FB">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A19DE7" w14:textId="30765060" w:rsidR="006D7332" w:rsidRPr="00D766D6" w:rsidRDefault="670B6EE2" w:rsidP="0F33AC6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F33AC6D">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
         <w:t>This Network+ is UKRI Funded under Grant No: UKRI739</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7307B055" w14:textId="27FEB6EC" w:rsidR="006D7332" w:rsidRPr="00D766D6" w:rsidRDefault="670B6EE2" w:rsidP="0F33AC6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F33AC6D">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
         <w:t xml:space="preserve">Principal Investigator: </w:t>
       </w:r>
       <w:r w:rsidRPr="0F33AC6D">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dr Samantha Pearman-Kanza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F2F592" w14:textId="47C5AFAE" w:rsidR="006D7332" w:rsidRPr="00D766D6" w:rsidRDefault="670B6EE2" w:rsidP="0F33AC6D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="6C31CEE5">
+    <w:p w14:paraId="11F2F592" w14:textId="0E21162C" w:rsidR="006D7332" w:rsidRPr="00D766D6" w:rsidRDefault="670B6EE2" w:rsidP="0F33AC6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
         <w:t>Co-Investigator</w:t>
       </w:r>
-      <w:r w:rsidR="37A44D9D" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="7E4C66E3" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Professor James Baker, Professor Simon Coles, Professor Simon Hettrick, Ms Isobel Stark</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D06107" w14:textId="5A3C3518" w:rsidR="006D7332" w:rsidRPr="00D766D6" w:rsidRDefault="670B6EE2" w:rsidP="0F33AC6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F33AC6D">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
         <w:t xml:space="preserve">Network+ Coordinator: </w:t>
       </w:r>
       <w:r w:rsidRPr="0F33AC6D">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:i/>
           <w:iCs/>
@@ -589,1990 +589,2082 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C34DBCF" w14:textId="3B0CDA4C" w:rsidR="0039249C" w:rsidRPr="00D766D6" w:rsidRDefault="0039249C" w:rsidP="00A17812">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:hAnsi="Axiforma" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="0039249C" w:rsidRPr="00D766D6" w:rsidSect="00F54600">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
-          <w:b w:val="0"/>
-          <w:noProof/>
+          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:id w:val="1761202409"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="3FD20A7D" w14:textId="67975A45" w:rsidR="008342E9" w:rsidRPr="00020223" w:rsidRDefault="008342E9" w:rsidP="4D88FB8D">
+        <w:p w14:paraId="3FD20A7D" w14:textId="67975A45" w:rsidR="008342E9" w:rsidRPr="00CD42C1" w:rsidRDefault="008342E9" w:rsidP="4D88FB8D">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:color w:val="493B74"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00020223">
+          <w:r w:rsidRPr="00CD42C1">
             <w:rPr>
               <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:color w:val="493B74"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0291A77F" w14:textId="44AAF7E6" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="4D88FB8D">
+        <w:p w14:paraId="1A02D4FF" w14:textId="1BF1B1CA" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="4D88FB8D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00020223">
+          <w:r w:rsidRPr="00CD42C1">
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00C87728" w:rsidRPr="00020223">
+          <w:r w:rsidR="00C87728" w:rsidRPr="00CD42C1">
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00020223">
+          <w:r w:rsidRPr="00CD42C1">
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc233283185" w:history="1">
-            <w:r w:rsidR="00020223" w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283923" w:history="1">
+            <w:r w:rsidR="00CD42C1" w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Project Details</w:t>
             </w:r>
-            <w:r w:rsidR="00020223" w:rsidRPr="00020223">
+            <w:r w:rsidR="00CD42C1" w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00020223" w:rsidRPr="00020223">
+            <w:r w:rsidR="00CD42C1" w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00020223" w:rsidRPr="00020223">
+            <w:r w:rsidR="00CD42C1" w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283185 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00020223" w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283923 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00CD42C1" w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00020223" w:rsidRPr="00020223">
+            <w:r w:rsidR="00CD42C1" w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00020223" w:rsidRPr="00020223">
+            <w:r w:rsidR="00CD42C1" w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00020223" w:rsidRPr="00020223">
+            <w:r w:rsidR="00CD42C1" w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="28D35502" w14:textId="6A20706F" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="79B1FCF2" w14:textId="4CEAB97C" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283186" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283924" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Project Team</w:t>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283186 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283924 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E70E51A" w14:textId="2EF6AF4A" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="3C41C69A" w14:textId="589CACCE" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283187" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283925" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2.1 Principal Applicant</w:t>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283187 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283925 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C11E9D7" w14:textId="0CE7C9B7" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="426CD0FF" w14:textId="0A1B19BB" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283188" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283926" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>2.2 Co-Applicant/s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>2.2 Trainee Data Steward</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283188 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283926 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3644BD50" w14:textId="262DD7C3" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="639A9250" w14:textId="1A47B8C5" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283189" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283927" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2.3 Project Partners and Collaborators</w:t>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283189 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283927 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="061F8899" w14:textId="724A4416" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="3BEBF26F" w14:textId="1D418ACE" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283190" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:instrText>HYPERLINK \l "_Toc233283928"</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>3. Executive Summary</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:webHidden/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:webHidden/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:webHidden/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGEREF _Toc233283928 \h </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:webHidden/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:webHidden/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:webHidden/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:webHidden/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00CD42C1">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="65C07153" w14:textId="45D5D15E" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233283929" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>3.1 For the project lead and the trainee Data Steward: write an executive summary to describe the project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CD42C1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
-[...27 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CD42C1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283929 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CD42C1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00020223">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CD42C1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02C80398" w14:textId="28A00658" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="22C877AA" w14:textId="1436157B" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283191" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283930" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Aims and Objectives</w:t>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283191 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283930 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E3E7F90" w14:textId="508EE579" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="7FA3678E" w14:textId="0B1B10EF" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283192" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283931" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>4.1 What need was identified that motivated this project and how was the scale of need identified?</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>4.1 For the project lead and trainee Data Steward: What need was identified that motivated this project and how was the scale of need identified?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283192 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283931 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EB08AA2" w14:textId="281409BE" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="3AC8B8A2" w14:textId="511DEE21" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283193" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283932" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5. Organisational support for the project</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>5. Outcomes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283193 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283932 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65C35918" w14:textId="107B5BFA" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="415FF70B" w14:textId="7017F264" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283194" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283933" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>5.1 What institutional/organisational support did you receive for this project?</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>5.1 For the project lead and the trainee data steward: Provide a summary of the results/output obtained from this project, including any PIDs/URLs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283194 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283933 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="123DCB4F" w14:textId="54DF1E11" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="199532D2" w14:textId="59AC46D8" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283195" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283934" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>6. Outcomes</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>6. Careers and Skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283195 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283934 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67AD4427" w14:textId="798DCB0F" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="0BCB6341" w14:textId="022E9D3B" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283196" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283935" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>6.1 Provide a summary of the results/outcomes obtained from this project, including any PIDs/URLs</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>6.1 For the trainee Data Steward: give a description of any new skills that you developed during the project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283196 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283935 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7D1C7DAE" w14:textId="4562D3AE" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="14AB7A99" w14:textId="662C9866" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283197" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283936" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>6.2 What has been the impact of your project?</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>6.2 For the trainee Data Steward: Describe how this project has informed any future career directions that you would choose to take.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283197 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283936 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="490E8388" w14:textId="1B18FB68" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
-[...106 lines deleted...]
-        <w:p w14:paraId="4CD8D3E5" w14:textId="289D19EB" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="118B0C16" w14:textId="2F3E8E66" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283199" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283937" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>7. Sustainability</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>7. Ongoing work in the organisation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283199 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283937 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3545C9B7" w14:textId="23FB75FF" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="1E5B6CEE" w14:textId="58339436" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283200" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283938" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>7.1 Describe how the work in this project could and/or will be sustained beyond the funding period?</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>7.1 For the project lead: please describe how this project has informed any future work in your organisation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283200 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283938 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51583CEF" w14:textId="415D4CAF" w:rsidR="00020223" w:rsidRPr="00020223" w:rsidRDefault="00020223">
+        <w:p w14:paraId="346E9E22" w14:textId="4E825854" w:rsidR="00CD42C1" w:rsidRPr="00CD42C1" w:rsidRDefault="00CD42C1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233283201" w:history="1">
-            <w:r w:rsidRPr="00020223">
+          <w:hyperlink w:anchor="_Toc233283939" w:history="1">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8. References</w:t>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233283201 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233283939 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00020223">
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00020223">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD42C1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BEE6F5E" w14:textId="4126734B" w:rsidR="00C87728" w:rsidRPr="00020223" w:rsidRDefault="4D88FB8D" w:rsidP="6C31CEE5">
+        <w:p w14:paraId="7BEE6F5E" w14:textId="12B5569F" w:rsidR="00C87728" w:rsidRPr="00CD42C1" w:rsidRDefault="4D88FB8D" w:rsidP="1611125C">
           <w:pPr>
-            <w:pStyle w:val="Style1"/>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+            </w:tabs>
             <w:rPr>
               <w:b w:val="0"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00020223">
+          <w:r w:rsidRPr="00CD42C1">
             <w:rPr>
               <w:b w:val="0"/>
+              <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3F526FC5" w14:textId="05337651" w:rsidR="0039249C" w:rsidRPr="00D766D6" w:rsidRDefault="0039249C" w:rsidP="4D88FB8D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
         <w:sectPr w:rsidR="0039249C" w:rsidRPr="00D766D6" w:rsidSect="00F54600">
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28862F5A" w14:textId="2EA0A9A5" w:rsidR="00370726" w:rsidRPr="00D766D6" w:rsidRDefault="00370726" w:rsidP="6C31CEE5">
+    <w:p w14:paraId="28862F5A" w14:textId="2EA0A9A5" w:rsidR="00370726" w:rsidRPr="00D766D6" w:rsidRDefault="00370726" w:rsidP="16CAC73E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc403652586"/>
       <w:bookmarkStart w:id="1" w:name="_Toc411083140"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc233283185"/>
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:bookmarkStart w:id="2" w:name="_Toc233283923"/>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1. Project Details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8933" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -2782,162 +2874,162 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4D88FB8D">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03A9703F" w14:textId="40F9046C" w:rsidR="00370726" w:rsidRPr="00D766D6" w:rsidRDefault="00370726" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74F70945" w14:textId="4E7427BE" w:rsidR="00F54600" w:rsidRPr="00D766D6" w:rsidRDefault="006B6C22" w:rsidP="6C31CEE5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="74F70945" w14:textId="4B1E71B3" w:rsidR="00F54600" w:rsidRPr="00D766D6" w:rsidRDefault="006B6C22" w:rsidP="16CAC73E">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc233283186"/>
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:bookmarkStart w:id="3" w:name="_Toc233283924"/>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t>2. Project Team</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="1A6F0B52" w14:textId="1F83B99D" w:rsidR="006B6C22" w:rsidRPr="00D766D6" w:rsidRDefault="00F54600" w:rsidP="6C31CEE5">
+    <w:p w14:paraId="1A6F0B52" w14:textId="1F83B99D" w:rsidR="006B6C22" w:rsidRPr="00D766D6" w:rsidRDefault="00F54600" w:rsidP="16CAC73E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc233283187"/>
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:bookmarkStart w:id="4" w:name="_Toc233283925"/>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00FB43DC" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="00FB43DC" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t xml:space="preserve">Principal </w:t>
       </w:r>
-      <w:r w:rsidR="0028514A" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="0028514A" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8933" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8933"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F54600" w:rsidRPr="00D766D6" w14:paraId="6DACA24E" w14:textId="77777777" w:rsidTr="6C31CEE5">
+      <w:tr w:rsidR="00F54600" w:rsidRPr="00D766D6" w14:paraId="6DACA24E" w14:textId="77777777" w:rsidTr="16CAC73E">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8933" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="122B0C05" w14:textId="77777777" w:rsidR="00F54600" w:rsidRPr="00D766D6" w:rsidRDefault="00F54600" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4D88FB8D">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Name and title</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1878CF12" w14:textId="2C2B6BFE" w:rsidR="00F54600" w:rsidRPr="00D766D6" w:rsidRDefault="00F54600" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F54600" w:rsidRPr="00D766D6" w14:paraId="395FF190" w14:textId="77777777" w:rsidTr="6C31CEE5">
+      <w:tr w:rsidR="00F54600" w:rsidRPr="00D766D6" w14:paraId="395FF190" w14:textId="77777777" w:rsidTr="16CAC73E">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8933" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12DB7017" w14:textId="1FA44A80" w:rsidR="00A11FB1" w:rsidRPr="00D766D6" w:rsidRDefault="00F54600" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4D88FB8D">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
@@ -2945,973 +3037,542 @@
               </w:rPr>
               <w:t>Employer name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0767EF9C" w14:textId="376F16BE" w:rsidR="00F54600" w:rsidRPr="00D766D6" w:rsidRDefault="08466936" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4D88FB8D">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3979ED44" w14:textId="6000A47D" w:rsidR="6C31CEE5" w:rsidRDefault="6C31CEE5"/>
+    <w:p w14:paraId="63529BB7" w14:textId="0D68F34F" w:rsidR="16CAC73E" w:rsidRDefault="16CAC73E"/>
     <w:p w14:paraId="690EC122" w14:textId="65AD727C" w:rsidR="00F54600" w:rsidRPr="00D766D6" w:rsidRDefault="00F54600" w:rsidP="4D88FB8D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="523B60E7" w14:textId="37CE4D79" w:rsidR="006B2C19" w:rsidRPr="00D766D6" w:rsidRDefault="006B2C19" w:rsidP="6C31CEE5">
+    <w:p w14:paraId="523B60E7" w14:textId="0DD9086F" w:rsidR="006B2C19" w:rsidRPr="00D766D6" w:rsidRDefault="006B2C19" w:rsidP="16CAC73E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc233283188"/>
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:bookmarkStart w:id="5" w:name="_Toc233283926"/>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
-        <w:t>2.2 Co-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0028514A" w:rsidRPr="6C31CEE5">
+        <w:t xml:space="preserve">2.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="4943AF1E" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
-        <w:t>Applicant/s</w:t>
+        <w:t>Trainee Data Steward</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="4943AF1E" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8933" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8933"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B2C19" w:rsidRPr="00D766D6" w14:paraId="0BE5E813" w14:textId="77777777" w:rsidTr="3EF79814">
+      <w:tr w:rsidR="006B2C19" w:rsidRPr="00D766D6" w14:paraId="0BE5E813" w14:textId="77777777" w:rsidTr="16CAC73E">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="36680F85" w14:textId="77777777" w:rsidR="006B2C19" w:rsidRPr="00D766D6" w:rsidRDefault="006B2C19" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4D88FB8D">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Name and title</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5128237A" w14:textId="30BF5B61" w:rsidR="006B2C19" w:rsidRPr="00D766D6" w:rsidRDefault="006B2C19" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2C19" w:rsidRPr="00D766D6" w14:paraId="1C6FD9C1" w14:textId="77777777" w:rsidTr="3EF79814">
+      <w:tr w:rsidR="006B2C19" w:rsidRPr="00D766D6" w14:paraId="1C6FD9C1" w14:textId="77777777" w:rsidTr="16CAC73E">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E04D1D5" w14:textId="007EF147" w:rsidR="006B2C19" w:rsidRPr="00D766D6" w:rsidRDefault="006B2C19" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4D88FB8D">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Employer name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F2A34E" w14:textId="38217380" w:rsidR="006B2C19" w:rsidRPr="00D766D6" w:rsidRDefault="006B2C19" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A750EB" w:rsidRPr="00D766D6" w14:paraId="29F3632D" w14:textId="77777777" w:rsidTr="3EF79814">
+      <w:tr w:rsidR="00A750EB" w:rsidRPr="00D766D6" w14:paraId="29F3632D" w14:textId="77777777" w:rsidTr="16CAC73E">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8933" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DDD9D97" w14:textId="0DDD3983" w:rsidR="00A750EB" w:rsidRPr="00D766D6" w:rsidRDefault="6F0B699B" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4D88FB8D">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Date Started (if after application)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="115C1370" w14:textId="424B8195" w:rsidR="006B2C19" w:rsidRPr="00D766D6" w:rsidRDefault="006B2C19" w:rsidP="4D88FB8D">
+    <w:p w14:paraId="3F21D363" w14:textId="769C5C1C" w:rsidR="006B2C19" w:rsidRPr="00D766D6" w:rsidRDefault="006B2C19" w:rsidP="16CAC73E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...401 lines deleted...]
-    <w:p w14:paraId="79F88694" w14:textId="62ACF94D" w:rsidR="003C6FCE" w:rsidRPr="00D766D6" w:rsidRDefault="00F54600" w:rsidP="6C31CEE5">
+    <w:p w14:paraId="79F88694" w14:textId="62ACF94D" w:rsidR="003C6FCE" w:rsidRPr="00D766D6" w:rsidRDefault="00F54600" w:rsidP="16CAC73E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc233283189"/>
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:bookmarkStart w:id="6" w:name="_Toc233283927"/>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="006B2C19" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="006B2C19" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B226B2" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="00B226B2" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
-        <w:t xml:space="preserve">Project </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="006B2C19" w:rsidRPr="6C31CEE5">
+        <w:t xml:space="preserve">Project Partners and </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2C19" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t>Collaborators</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8901"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F123B" w:rsidRPr="00D766D6" w14:paraId="1FC40205" w14:textId="77777777" w:rsidTr="74F3CC22">
+      <w:tr w:rsidR="000F123B" w:rsidRPr="00D766D6" w14:paraId="1FC40205" w14:textId="77777777" w:rsidTr="16CAC73E">
         <w:trPr>
           <w:trHeight w:val="2317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8901" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2368BCCF" w14:textId="72852B3B" w:rsidR="00851DFE" w:rsidRPr="00D766D6" w:rsidRDefault="4A7B0EA2" w:rsidP="74F3CC22">
+          <w:p w14:paraId="613094A9" w14:textId="2806FFAF" w:rsidR="00851DFE" w:rsidRPr="00D766D6" w:rsidRDefault="66DAE11B" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="74F3CC22">
+            </w:pPr>
+            <w:r w:rsidRPr="16CAC73E">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Please provide an overview of any project partners or collaborators</w:t>
             </w:r>
-            <w:r w:rsidR="216A398F" w:rsidRPr="74F3CC22">
+            <w:r w:rsidR="150D6F14" w:rsidRPr="16CAC73E">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> and how they came to be involved in the project</w:t>
             </w:r>
-          </w:p>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> as needed</w:t>
+            <w:r w:rsidR="1AF5577E" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NB. Copy and adjust from your original project proposal as needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A242CDF" w14:textId="3A6FB708" w:rsidR="00D001DC" w:rsidRPr="00D766D6" w:rsidRDefault="00D001DC" w:rsidP="4D88FB8D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="465AF607" w14:textId="4720764D" w:rsidR="00E9720B" w:rsidRPr="00D766D6" w:rsidRDefault="00E9720B" w:rsidP="4D88FB8D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43673CB7" w14:textId="73453D60" w:rsidR="009658F7" w:rsidRPr="00D766D6" w:rsidRDefault="6A676E7C" w:rsidP="6C31CEE5">
+    <w:p w14:paraId="75BDAB3A" w14:textId="07D278A1" w:rsidR="009658F7" w:rsidRPr="00D766D6" w:rsidRDefault="6A676E7C" w:rsidP="4D88FB8D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc233283928"/>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="6C31CEE5">
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="009658F7" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009658F7" w:rsidRPr="6C31CEE5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="3A0F6B9D" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
-        <w:t>. Executive Summary</w:t>
+        <w:t>Executive Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="43673CB7" w14:textId="3EF48ABC" w:rsidR="009658F7" w:rsidRPr="00D766D6" w:rsidRDefault="010DBE78" w:rsidP="16CAC73E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc233283929"/>
+      <w:r w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="522A17CA" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the project lead and the trainee Data Steward: </w:t>
+      </w:r>
+      <w:r w:rsidR="1D3F7E22" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>write an exec</w:t>
+      </w:r>
+      <w:r w:rsidR="7FD005C9" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="1D3F7E22" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>tive summary to describe the project</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8933"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009658F7" w:rsidRPr="00D766D6" w14:paraId="1473C644" w14:textId="77777777" w:rsidTr="6C31CEE5">
+      <w:tr w:rsidR="009658F7" w:rsidRPr="00D766D6" w14:paraId="1473C644" w14:textId="77777777" w:rsidTr="16CAC73E">
         <w:trPr>
           <w:trHeight w:val="3211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8933" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E0B70CC" w14:textId="0C077B69" w:rsidR="009658F7" w:rsidRPr="00D766D6" w:rsidRDefault="724A0E7A" w:rsidP="6C31CEE5">
+          <w:p w14:paraId="79331F01" w14:textId="1D27F1D8" w:rsidR="009658F7" w:rsidRPr="00D766D6" w:rsidRDefault="21895BC3" w:rsidP="16CAC73E">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="6C31CEE5">
+              <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Please provide an executive summary of th</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006B2C19" w:rsidRPr="6C31CEE5">
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="_Hlk9244212"/>
+            <w:r w:rsidRPr="16CAC73E">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">e project </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="03C71405" w:rsidRPr="6C31CEE5">
+              <w:t>Please provide an executive summary of th</w:t>
+            </w:r>
+            <w:r w:rsidR="006B2C19" w:rsidRPr="16CAC73E">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(Maximum words count of 300 words)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="7F1BF915" w:rsidRPr="6C31CEE5">
+              <w:t>e project</w:t>
+            </w:r>
+            <w:r w:rsidR="79693FCC" w:rsidRPr="16CAC73E">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NB: </w:t>
-[...14 lines deleted...]
-              <w:ind w:right="-8"/>
+              <w:t xml:space="preserve"> NB. Copy and adjust from your original project proposal as needed </w:t>
+            </w:r>
+            <w:r w:rsidR="20A2A15F" w:rsidRPr="16CAC73E">
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+              <w:t>(Maximum 300 words)</w:t>
+            </w:r>
+            <w:r w:rsidR="1D0A59FD" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3939649F" w14:textId="77777777" w:rsidR="009658F7" w:rsidRPr="00D766D6" w:rsidRDefault="009658F7" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69D5F9F5" w14:textId="77777777" w:rsidR="009658F7" w:rsidRPr="00D766D6" w:rsidRDefault="009658F7" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3992,1240 +3653,1359 @@
               <w:pStyle w:val="Subtitle"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3ADEE7EA" w14:textId="29C2B641" w:rsidR="009658F7" w:rsidRPr="00D766D6" w:rsidRDefault="009658F7" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EECDA19" w14:textId="7C69221C" w:rsidR="008B2081" w:rsidRPr="00D766D6" w:rsidRDefault="6BB9465E" w:rsidP="6C31CEE5">
+    <w:p w14:paraId="7EECDA19" w14:textId="7C69221C" w:rsidR="008B2081" w:rsidRPr="00D766D6" w:rsidRDefault="6BB9465E" w:rsidP="16CAC73E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc233283191"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:bookmarkStart w:id="10" w:name="_Toc233283930"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="008B2081" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="008B2081" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="009D2A79" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="009D2A79" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t>Aims and Objectives</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="5A8D366D" w14:textId="02D1F0BD" w:rsidR="3478F771" w:rsidRDefault="777F5289" w:rsidP="6C31CEE5">
+    <w:p w14:paraId="5A8D366D" w14:textId="6C297544" w:rsidR="3478F771" w:rsidRDefault="777F5289" w:rsidP="16CAC73E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc233283192"/>
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:bookmarkStart w:id="11" w:name="_Toc233283931"/>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="3478F771" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="3478F771" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
-        <w:t xml:space="preserve">.1 What </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="66974033" w:rsidRPr="6C31CEE5">
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="223ECB36" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
+        <w:t>For the project lead</w:t>
+      </w:r>
+      <w:r w:rsidR="228F0895" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and trainee Data Steward</w:t>
+      </w:r>
+      <w:r w:rsidR="223ECB36" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="3478F771" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="66974033" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:r w:rsidR="5A76CD9A" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="5A76CD9A" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t>ed was identified that motivated this project</w:t>
       </w:r>
-      <w:r w:rsidR="1E1AE2C2" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="1E1AE2C2" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t xml:space="preserve"> and how was the scale of need identified</w:t>
       </w:r>
-      <w:r w:rsidR="5A76CD9A" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="5A76CD9A" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8933"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D2A79" w:rsidRPr="00D766D6" w14:paraId="5178E7AB" w14:textId="77777777" w:rsidTr="74F3CC22">
+      <w:tr w:rsidR="009D2A79" w:rsidRPr="00D766D6" w14:paraId="5178E7AB" w14:textId="77777777" w:rsidTr="16CAC73E">
         <w:trPr>
           <w:trHeight w:val="3211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8933" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69CB22F4" w14:textId="1122AA13" w:rsidR="009D2A79" w:rsidRPr="00D766D6" w:rsidRDefault="110FFC17" w:rsidP="74F3CC22">
+          <w:p w14:paraId="4BA29408" w14:textId="63EA48AE" w:rsidR="009D2A79" w:rsidRPr="00D766D6" w:rsidRDefault="0DE1E985" w:rsidP="4D88FB8D">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:ind w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please describe the identified need leading to the project proposal </w:t>
+            </w:r>
+            <w:r w:rsidR="0CA46F9B" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NB. </w:t>
+            </w:r>
+            <w:r w:rsidR="2BAA5DDD" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copy and </w:t>
+            </w:r>
+            <w:r w:rsidR="3BD461F1" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>adapt</w:t>
+            </w:r>
+            <w:r w:rsidR="2BAA5DDD" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from your initial application as you see fit</w:t>
+            </w:r>
+            <w:r w:rsidR="5B47C89A" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="2D74498B" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>maximum</w:t>
+            </w:r>
+            <w:r w:rsidR="5B47C89A" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 500</w:t>
+            </w:r>
+            <w:r w:rsidR="68137745" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wo</w:t>
+            </w:r>
+            <w:r w:rsidR="5B47C89A" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rds)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A419834" w14:textId="75636490" w:rsidR="009D2A79" w:rsidRPr="00D766D6" w:rsidRDefault="009D2A79" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
-                <w:sz w:val="16"/>
-[...35 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3574724D" w14:textId="0C5D6732" w:rsidR="00243209" w:rsidRPr="00D766D6" w:rsidRDefault="0E511050" w:rsidP="6C31CEE5">
+    <w:p w14:paraId="1D0DB8B6" w14:textId="067F246F" w:rsidR="4D88FB8D" w:rsidRDefault="4D88FB8D" w:rsidP="4D88FB8D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1A5001" w14:textId="48DF1638" w:rsidR="00243209" w:rsidRDefault="753A7622" w:rsidP="16CAC73E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc233283193"/>
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:bookmarkStart w:id="12" w:name="_Toc233283932"/>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00243209" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="001E525B" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="30F5E8AA" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="00687437" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
-        <w:t>Organisational support for the project</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t>Outcomes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="63860904" w14:textId="710CBA54" w:rsidR="4CF404CF" w:rsidRDefault="4CF404CF" w:rsidP="6C31CEE5">
+    <w:p w14:paraId="36F87532" w14:textId="0423CC28" w:rsidR="00594083" w:rsidRPr="007B7AA8" w:rsidRDefault="5550FCD5" w:rsidP="16CAC73E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc233283194"/>
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:bookmarkStart w:id="13" w:name="_Toc233283933"/>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="49B71E13" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="00594083" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
-        <w:t xml:space="preserve">.1 What institutional/organisational support did you receive for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="220A0621" w:rsidRPr="6C31CEE5">
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="38F179DB" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
-        <w:t>this project?</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">For the project lead and the trainee data steward: </w:t>
+      </w:r>
+      <w:r w:rsidR="728FF767" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>Provide a summary of the results/out</w:t>
+      </w:r>
+      <w:r w:rsidR="5A7A9496" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>put</w:t>
+      </w:r>
+      <w:r w:rsidR="728FF767" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtained from this project, including any PIDs/URLs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="7E72D535" w14:textId="1249F0A2" w:rsidR="1611125C" w:rsidRDefault="1611125C"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8933"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00421590" w:rsidRPr="00D766D6" w14:paraId="34ABFB56" w14:textId="77777777" w:rsidTr="16CAC73E">
+        <w:trPr>
+          <w:trHeight w:val="3211"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8933" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FB4A904" w14:textId="6A289E95" w:rsidR="00513B29" w:rsidRPr="00D766D6" w:rsidRDefault="5F6D6CDB" w:rsidP="4D88FB8D">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:ind w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Please describe any outputs from the project</w:t>
+            </w:r>
+            <w:r w:rsidR="552083B0" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="7F0E33C0" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="23EF87BF" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>maximum</w:t>
+            </w:r>
+            <w:r w:rsidR="7F0E33C0" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 500 words)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E67BBDB" w14:textId="77777777" w:rsidR="00513B29" w:rsidRPr="00D766D6" w:rsidRDefault="00513B29" w:rsidP="4D88FB8D">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:ind w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="543D90DD" w14:textId="25FEB232" w:rsidR="00421590" w:rsidRPr="00D766D6" w:rsidRDefault="00421590" w:rsidP="4D88FB8D">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:ind w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3706EE39" w14:textId="1FEDD42E" w:rsidR="00513B29" w:rsidRPr="00D766D6" w:rsidRDefault="00513B29" w:rsidP="4D88FB8D">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:ind w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01F1A987" w14:textId="77777777" w:rsidR="00513B29" w:rsidRPr="00D766D6" w:rsidRDefault="00513B29" w:rsidP="4D88FB8D">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:ind w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58EB5649" w14:textId="77777777" w:rsidR="00421590" w:rsidRPr="00D766D6" w:rsidRDefault="00421590" w:rsidP="4D88FB8D">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:ind w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="575A0CDA" w14:textId="77777777" w:rsidR="00421590" w:rsidRPr="00D766D6" w:rsidRDefault="00421590" w:rsidP="4D88FB8D">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:ind w:right="-8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29B459DD" w14:textId="77777777" w:rsidR="00513B29" w:rsidRDefault="00513B29" w:rsidP="4D88FB8D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B965959" w14:textId="06BA7C98" w:rsidR="00D46466" w:rsidRPr="00D766D6" w:rsidRDefault="00D46466" w:rsidP="4D88FB8D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD4113C" w14:textId="356A5350" w:rsidR="7D8C9CC8" w:rsidRDefault="11DAF55D" w:rsidP="16CAC73E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc233283934"/>
+      <w:r w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="4432153D" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>. Careers and Skills</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="64FDD794" w14:textId="48C5AC52" w:rsidR="2D0C1EB6" w:rsidRDefault="27E3933F" w:rsidP="16CAC73E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc233283935"/>
+      <w:r w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="4432153D" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="4C1A89E1" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>For the trainee Data Steward: g</w:t>
+      </w:r>
+      <w:r w:rsidR="4432153D" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ive a description of any new skills that you developed </w:t>
+      </w:r>
+      <w:r w:rsidR="00541322" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>during the</w:t>
+      </w:r>
+      <w:r w:rsidR="4432153D" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidR="4432153D" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9010"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="4D88FB8D" w14:paraId="586D8359" w14:textId="77777777" w:rsidTr="16CAC73E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B4B77D" w14:textId="77777777" w:rsidR="4D88FB8D" w:rsidRDefault="2E8A191B" w:rsidP="16CAC73E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please describe any new skills that were developed, how </w:t>
+            </w:r>
+            <w:r w:rsidR="6EBEDDC3" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">any </w:t>
+            </w:r>
+            <w:r w:rsidR="7D081300" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">skills </w:t>
+            </w:r>
+            <w:r w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>gaps were identified</w:t>
+            </w:r>
+            <w:r w:rsidR="4F12C7A7" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the start of the project</w:t>
+            </w:r>
+            <w:r w:rsidR="4097262D" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, and</w:t>
+            </w:r>
+            <w:r w:rsidR="59B75AEA" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/or</w:t>
+            </w:r>
+            <w:r w:rsidR="4097262D" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> how </w:t>
+            </w:r>
+            <w:r w:rsidR="4EAA0B9D" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the skills that were developed </w:t>
+            </w:r>
+            <w:r w:rsidR="75094D59" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>enabled</w:t>
+            </w:r>
+            <w:r w:rsidR="4097262D" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> project outcomes (</w:t>
+            </w:r>
+            <w:r w:rsidR="0632514F" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>maximum</w:t>
+            </w:r>
+            <w:r w:rsidR="4097262D" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 500 words)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40729DA3" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="16CAC73E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58F072F1" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="16CAC73E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27F325F5" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="16CAC73E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="519F7A76" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="16CAC73E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5705BFEF" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="16CAC73E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="481A3E7B" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="16CAC73E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58D3B93F" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="16CAC73E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="586A7915" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="16CAC73E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="202ED4D1" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="16CAC73E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A9CAA2B" w14:textId="61478316" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="16CAC73E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D042F4A" w14:textId="32E857CE" w:rsidR="4D88FB8D" w:rsidRDefault="4D88FB8D" w:rsidP="4D88FB8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BCA870" w14:textId="35BBD59A" w:rsidR="75CF258F" w:rsidRDefault="4B101EF8" w:rsidP="16CAC73E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc233283936"/>
+      <w:r w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="7757E1A1" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="48DB19D6" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>For the trainee Data Steward: D</w:t>
+      </w:r>
+      <w:r w:rsidR="7757E1A1" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>escribe how this project has informed any future career directions that you would choose to take.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9010"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="4D88FB8D" w14:paraId="16139DC9" w14:textId="77777777" w:rsidTr="16CAC73E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="082BAE8E" w14:textId="77777777" w:rsidR="4D88FB8D" w:rsidRDefault="4C614EA0" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please describe </w:t>
+            </w:r>
+            <w:r w:rsidR="7B039D9F" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>how this project has affected your career choices or made you more aware of possible career options</w:t>
+            </w:r>
+            <w:r w:rsidR="39B497B0" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="1C1488BE" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>maximum</w:t>
+            </w:r>
+            <w:r w:rsidR="39B497B0" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 300 words)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FEEE783" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="799CDE67" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C7615C1" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58D449DC" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BF65402" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B6177BB" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="299597A0" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A2A2113" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16417A26" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05D12DB5" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7357B07C" w14:textId="77777777" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A15AE7C" w14:textId="25A54528" w:rsidR="00B76BA4" w:rsidRDefault="00B76BA4" w:rsidP="1611125C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="454D75E4" w14:textId="2504E7BA" w:rsidR="4D88FB8D" w:rsidRDefault="4D88FB8D" w:rsidP="4D88FB8D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582303EA" w14:textId="7C8C8F2A" w:rsidR="009A7D6F" w:rsidRPr="00D766D6" w:rsidRDefault="570FA73A" w:rsidP="16CAC73E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc233283937"/>
+      <w:r w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7D6F" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="6F684B4C" w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ongoing work in the organisation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="0F06A486" w14:textId="11CA2C44" w:rsidR="6F684B4C" w:rsidRDefault="6F684B4C" w:rsidP="16CAC73E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc233283938"/>
+      <w:r w:rsidRPr="16CAC73E">
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+          <w:color w:val="493B74"/>
+        </w:rPr>
+        <w:t>7.1 For the project lead: please describe how this project has informed any future work in your organisation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="2D52274C" w14:textId="473DF21C" w:rsidR="4D88FB8D" w:rsidRDefault="4D88FB8D" w:rsidP="4D88FB8D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8933"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00243209" w:rsidRPr="00D766D6" w14:paraId="4AF79D81" w14:textId="77777777" w:rsidTr="6C31CEE5">
+      <w:tr w:rsidR="009A7D6F" w:rsidRPr="00D766D6" w14:paraId="589A808C" w14:textId="77777777" w:rsidTr="16CAC73E">
         <w:trPr>
           <w:trHeight w:val="3211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8933" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EA4C454" w14:textId="4DAD96ED" w:rsidR="00243209" w:rsidRPr="00D766D6" w:rsidRDefault="5501EA3D" w:rsidP="74F3CC22">
-[...36 lines deleted...]
-          <w:p w14:paraId="3E13E5C6" w14:textId="2F32ADF5" w:rsidR="00243209" w:rsidRPr="00D766D6" w:rsidRDefault="00243209" w:rsidP="4D88FB8D">
+          <w:p w14:paraId="7F26672E" w14:textId="200E797D" w:rsidR="009A7D6F" w:rsidRPr="00D766D6" w:rsidRDefault="009A7D6F" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="13B9A1D8" w14:textId="77777777" w:rsidR="00243209" w:rsidRPr="00D766D6" w:rsidRDefault="00243209" w:rsidP="4D88FB8D">
+            <w:r w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="4B52E11C" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please ensure that the description doesn’t include any identifying </w:t>
+            </w:r>
+            <w:r w:rsidR="5DACC949" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or sensitive information </w:t>
+            </w:r>
+            <w:r w:rsidR="4B52E11C" w:rsidRPr="16CAC73E">
+              <w:rPr>
+                <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(maximum 200 words)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="307EE6CF" w14:textId="2254842D" w:rsidR="009A7D6F" w:rsidRPr="00D766D6" w:rsidRDefault="009A7D6F" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53828A26" w14:textId="77777777" w:rsidR="00243209" w:rsidRPr="00D766D6" w:rsidRDefault="00243209" w:rsidP="4D88FB8D">
-[...119 lines deleted...]
-          <w:p w14:paraId="57F0C663" w14:textId="77777777" w:rsidR="00243209" w:rsidRPr="00D766D6" w:rsidRDefault="00243209" w:rsidP="4D88FB8D">
+          <w:p w14:paraId="0F696027" w14:textId="77777777" w:rsidR="009A7D6F" w:rsidRPr="00D766D6" w:rsidRDefault="009A7D6F" w:rsidP="4D88FB8D">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D0DB8B6" w14:textId="067F246F" w:rsidR="4D88FB8D" w:rsidRDefault="4D88FB8D" w:rsidP="4D88FB8D">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="3A426688" w14:textId="77777777" w:rsidR="009A7D6F" w:rsidRPr="00D766D6" w:rsidRDefault="009A7D6F" w:rsidP="4D88FB8D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B1A5001" w14:textId="41B2F252" w:rsidR="00243209" w:rsidRDefault="561959DF" w:rsidP="6C31CEE5">
+    <w:p w14:paraId="28FE7D8F" w14:textId="7E2DA658" w:rsidR="00D46466" w:rsidRPr="00D766D6" w:rsidRDefault="60BB3824" w:rsidP="16CAC73E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc233283195"/>
-      <w:r w:rsidRPr="6C31CEE5">
+      <w:bookmarkStart w:id="19" w:name="_Toc732828563"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc233283939"/>
+      <w:r w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...710 lines deleted...]
-        </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00D46466" w:rsidRPr="6C31CEE5">
+      <w:r w:rsidR="00D46466" w:rsidRPr="16CAC73E">
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
           <w:color w:val="493B74"/>
         </w:rPr>
         <w:t>. References</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8933"/>
@@ -5485,157 +5265,157 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7422DFF1" w14:textId="37202034" w:rsidR="002D28B9" w:rsidRPr="00D766D6" w:rsidRDefault="002D28B9" w:rsidP="4D88FB8D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Axiforma" w:eastAsia="Axiforma" w:hAnsi="Axiforma" w:cs="Axiforma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D28B9" w:rsidRPr="00D766D6" w:rsidSect="00F54600">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EE6151D" w14:textId="77777777" w:rsidR="006A645C" w:rsidRDefault="006A645C" w:rsidP="00C95029">
+    <w:p w14:paraId="75187D0B" w14:textId="77777777" w:rsidR="00DA1F62" w:rsidRDefault="00DA1F62" w:rsidP="00C95029">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC4CE34" w14:textId="77777777" w:rsidR="006A645C" w:rsidRDefault="006A645C"/>
+    <w:p w14:paraId="47820B60" w14:textId="77777777" w:rsidR="00DA1F62" w:rsidRDefault="00DA1F62"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3139C00A" w14:textId="77777777" w:rsidR="006A645C" w:rsidRDefault="006A645C" w:rsidP="00C95029">
+    <w:p w14:paraId="5E310A7E" w14:textId="77777777" w:rsidR="00DA1F62" w:rsidRDefault="00DA1F62" w:rsidP="00C95029">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F89095E" w14:textId="77777777" w:rsidR="006A645C" w:rsidRDefault="006A645C"/>
+    <w:p w14:paraId="1A6C6542" w14:textId="77777777" w:rsidR="00DA1F62" w:rsidRDefault="00DA1F62"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Axiforma">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="0000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24A976AE" w14:textId="77777777" w:rsidR="008567F2" w:rsidRDefault="008567F2" w:rsidP="00DE4EFB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="143AA584" w14:textId="77777777" w:rsidR="008567F2" w:rsidRDefault="008567F2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
@@ -5690,64 +5470,64 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7E58B454" w14:textId="77777777" w:rsidR="008567F2" w:rsidRDefault="008567F2" w:rsidP="00DE4EFB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2C0AFF71" w14:textId="77777777" w:rsidR="008567F2" w:rsidRDefault="008567F2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65ADDC19" w14:textId="77777777" w:rsidR="006A645C" w:rsidRDefault="006A645C" w:rsidP="00C95029">
+    <w:p w14:paraId="51CDBE4E" w14:textId="77777777" w:rsidR="00DA1F62" w:rsidRDefault="00DA1F62" w:rsidP="00C95029">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E1A943" w14:textId="77777777" w:rsidR="006A645C" w:rsidRDefault="006A645C"/>
+    <w:p w14:paraId="5D0A9F16" w14:textId="77777777" w:rsidR="00DA1F62" w:rsidRDefault="00DA1F62"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A82C325" w14:textId="77777777" w:rsidR="006A645C" w:rsidRDefault="006A645C" w:rsidP="00C95029">
+    <w:p w14:paraId="5AE04972" w14:textId="77777777" w:rsidR="00DA1F62" w:rsidRDefault="00DA1F62" w:rsidP="00C95029">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2585268E" w14:textId="77777777" w:rsidR="006A645C" w:rsidRDefault="006A645C"/>
+    <w:p w14:paraId="696E8CD4" w14:textId="77777777" w:rsidR="00DA1F62" w:rsidRDefault="00DA1F62"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15D245FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05A6EAB6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5972,431 +5752,491 @@
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00522067"/>
-    <w:rsid w:val="00020223"/>
     <w:rsid w:val="000210CB"/>
-    <w:rsid w:val="000466EE"/>
+    <w:rsid w:val="00026088"/>
+    <w:rsid w:val="00041BE2"/>
     <w:rsid w:val="000B0EE5"/>
     <w:rsid w:val="000C4591"/>
     <w:rsid w:val="000F123B"/>
+    <w:rsid w:val="000F51BE"/>
     <w:rsid w:val="00115260"/>
     <w:rsid w:val="00140E88"/>
     <w:rsid w:val="00175850"/>
     <w:rsid w:val="00184287"/>
     <w:rsid w:val="001B4A60"/>
     <w:rsid w:val="001C1A4F"/>
     <w:rsid w:val="001C39D4"/>
     <w:rsid w:val="001C3EA9"/>
-    <w:rsid w:val="001C6EB6"/>
     <w:rsid w:val="001E4CE1"/>
     <w:rsid w:val="001E525B"/>
     <w:rsid w:val="001F676F"/>
     <w:rsid w:val="00235B92"/>
     <w:rsid w:val="00241C23"/>
     <w:rsid w:val="00243209"/>
-    <w:rsid w:val="0024637B"/>
     <w:rsid w:val="0025147C"/>
+    <w:rsid w:val="0025376C"/>
     <w:rsid w:val="0028514A"/>
     <w:rsid w:val="002A2BF6"/>
-    <w:rsid w:val="002C5E52"/>
+    <w:rsid w:val="002D0D8B"/>
     <w:rsid w:val="002D28B9"/>
+    <w:rsid w:val="002D63D3"/>
     <w:rsid w:val="002F096C"/>
+    <w:rsid w:val="0030434C"/>
+    <w:rsid w:val="00305CD0"/>
+    <w:rsid w:val="00312613"/>
     <w:rsid w:val="00337163"/>
+    <w:rsid w:val="00341F93"/>
     <w:rsid w:val="003465DE"/>
     <w:rsid w:val="00370726"/>
+    <w:rsid w:val="003723AA"/>
+    <w:rsid w:val="00375D56"/>
     <w:rsid w:val="0039249C"/>
     <w:rsid w:val="003B3615"/>
-    <w:rsid w:val="003C56CD"/>
     <w:rsid w:val="003C6FCE"/>
     <w:rsid w:val="003D15A8"/>
     <w:rsid w:val="003F2CBC"/>
-    <w:rsid w:val="00417ABF"/>
+    <w:rsid w:val="00420825"/>
     <w:rsid w:val="00421590"/>
     <w:rsid w:val="00432DF3"/>
     <w:rsid w:val="004427C4"/>
     <w:rsid w:val="00445D30"/>
     <w:rsid w:val="004664DC"/>
     <w:rsid w:val="00486BC1"/>
     <w:rsid w:val="004B6FE4"/>
     <w:rsid w:val="004D1D68"/>
+    <w:rsid w:val="004D2269"/>
     <w:rsid w:val="00513B29"/>
+    <w:rsid w:val="005211FF"/>
     <w:rsid w:val="00522067"/>
+    <w:rsid w:val="00541322"/>
     <w:rsid w:val="0056183C"/>
     <w:rsid w:val="00573C90"/>
+    <w:rsid w:val="0058153A"/>
     <w:rsid w:val="00586BC8"/>
     <w:rsid w:val="00594083"/>
     <w:rsid w:val="005C3ECA"/>
     <w:rsid w:val="005C4B0F"/>
     <w:rsid w:val="005D02A5"/>
-    <w:rsid w:val="005F7F9A"/>
     <w:rsid w:val="00602833"/>
+    <w:rsid w:val="0061292D"/>
     <w:rsid w:val="00614509"/>
+    <w:rsid w:val="00625EF1"/>
     <w:rsid w:val="00627E99"/>
     <w:rsid w:val="00643CAC"/>
     <w:rsid w:val="00667519"/>
     <w:rsid w:val="00686CAD"/>
     <w:rsid w:val="00687437"/>
     <w:rsid w:val="006A443F"/>
-    <w:rsid w:val="006A645C"/>
     <w:rsid w:val="006B2C19"/>
-    <w:rsid w:val="006B5AAE"/>
     <w:rsid w:val="006B6C22"/>
     <w:rsid w:val="006D7332"/>
     <w:rsid w:val="006E3AA9"/>
     <w:rsid w:val="006E3CB1"/>
+    <w:rsid w:val="006E4456"/>
+    <w:rsid w:val="006F6A84"/>
     <w:rsid w:val="00727340"/>
-    <w:rsid w:val="00743277"/>
     <w:rsid w:val="00766B3A"/>
     <w:rsid w:val="00774026"/>
     <w:rsid w:val="007B4D2D"/>
     <w:rsid w:val="007B7AA8"/>
     <w:rsid w:val="007C039F"/>
-    <w:rsid w:val="007E0F73"/>
-    <w:rsid w:val="007E56E8"/>
     <w:rsid w:val="00830D44"/>
     <w:rsid w:val="008342E9"/>
     <w:rsid w:val="00836836"/>
     <w:rsid w:val="0084019C"/>
     <w:rsid w:val="00851DFE"/>
+    <w:rsid w:val="008531A8"/>
     <w:rsid w:val="00853C45"/>
     <w:rsid w:val="008567F2"/>
     <w:rsid w:val="00874254"/>
+    <w:rsid w:val="00882695"/>
     <w:rsid w:val="008A0C8C"/>
     <w:rsid w:val="008B2081"/>
     <w:rsid w:val="008C42E6"/>
     <w:rsid w:val="008C654A"/>
     <w:rsid w:val="008D3B01"/>
     <w:rsid w:val="008D6FC0"/>
     <w:rsid w:val="008E6884"/>
     <w:rsid w:val="00905EB5"/>
     <w:rsid w:val="00915469"/>
     <w:rsid w:val="00943252"/>
     <w:rsid w:val="00951597"/>
     <w:rsid w:val="009658F7"/>
     <w:rsid w:val="00976668"/>
     <w:rsid w:val="0098193D"/>
     <w:rsid w:val="00991011"/>
     <w:rsid w:val="0099DF3F"/>
     <w:rsid w:val="009A7D6F"/>
     <w:rsid w:val="009D2A79"/>
+    <w:rsid w:val="009F01A4"/>
     <w:rsid w:val="00A0311D"/>
     <w:rsid w:val="00A11FB1"/>
     <w:rsid w:val="00A17812"/>
     <w:rsid w:val="00A750EB"/>
     <w:rsid w:val="00A81912"/>
     <w:rsid w:val="00A93BC5"/>
     <w:rsid w:val="00AA43F6"/>
+    <w:rsid w:val="00AB266E"/>
     <w:rsid w:val="00AC038D"/>
     <w:rsid w:val="00AC6499"/>
     <w:rsid w:val="00AC7488"/>
+    <w:rsid w:val="00AC7496"/>
     <w:rsid w:val="00B226B2"/>
     <w:rsid w:val="00B30CBC"/>
+    <w:rsid w:val="00B3558B"/>
     <w:rsid w:val="00B41DCF"/>
     <w:rsid w:val="00B449C5"/>
     <w:rsid w:val="00B60EDF"/>
     <w:rsid w:val="00B65FFA"/>
     <w:rsid w:val="00B728B1"/>
+    <w:rsid w:val="00B76BA4"/>
     <w:rsid w:val="00B80AB4"/>
     <w:rsid w:val="00B80D1F"/>
     <w:rsid w:val="00BC3265"/>
-    <w:rsid w:val="00BE373A"/>
     <w:rsid w:val="00BF30AA"/>
     <w:rsid w:val="00C11976"/>
-    <w:rsid w:val="00C41F1D"/>
     <w:rsid w:val="00C65E67"/>
     <w:rsid w:val="00C67248"/>
     <w:rsid w:val="00C85344"/>
     <w:rsid w:val="00C87728"/>
     <w:rsid w:val="00C95029"/>
     <w:rsid w:val="00CC5A25"/>
+    <w:rsid w:val="00CD42C1"/>
     <w:rsid w:val="00CF2FD0"/>
     <w:rsid w:val="00D001DC"/>
     <w:rsid w:val="00D0603B"/>
     <w:rsid w:val="00D10947"/>
     <w:rsid w:val="00D16347"/>
     <w:rsid w:val="00D23330"/>
     <w:rsid w:val="00D31F31"/>
     <w:rsid w:val="00D46466"/>
-    <w:rsid w:val="00D53A31"/>
     <w:rsid w:val="00D55CC6"/>
+    <w:rsid w:val="00D56FF9"/>
     <w:rsid w:val="00D766D6"/>
     <w:rsid w:val="00D7738F"/>
-    <w:rsid w:val="00D85EF6"/>
     <w:rsid w:val="00D86DA0"/>
     <w:rsid w:val="00D93D48"/>
+    <w:rsid w:val="00DA1F62"/>
     <w:rsid w:val="00DA7650"/>
     <w:rsid w:val="00DD0728"/>
+    <w:rsid w:val="00DD4B1C"/>
     <w:rsid w:val="00DE4EFB"/>
     <w:rsid w:val="00DF12D5"/>
     <w:rsid w:val="00E409F8"/>
     <w:rsid w:val="00E41ED3"/>
     <w:rsid w:val="00E4328E"/>
     <w:rsid w:val="00E9720B"/>
-    <w:rsid w:val="00ED54E7"/>
     <w:rsid w:val="00EE39BA"/>
     <w:rsid w:val="00EF0391"/>
+    <w:rsid w:val="00F00698"/>
     <w:rsid w:val="00F03F3B"/>
-    <w:rsid w:val="00F16D42"/>
     <w:rsid w:val="00F35082"/>
     <w:rsid w:val="00F443B5"/>
+    <w:rsid w:val="00F44C72"/>
     <w:rsid w:val="00F522FB"/>
     <w:rsid w:val="00F54600"/>
     <w:rsid w:val="00F932E0"/>
     <w:rsid w:val="00F9622D"/>
-    <w:rsid w:val="00FA2ABE"/>
     <w:rsid w:val="00FA49A3"/>
     <w:rsid w:val="00FB43DC"/>
     <w:rsid w:val="00FD3BC3"/>
+    <w:rsid w:val="010DBE78"/>
+    <w:rsid w:val="015A31FB"/>
     <w:rsid w:val="015E8AFA"/>
     <w:rsid w:val="01727488"/>
+    <w:rsid w:val="0177B9FA"/>
+    <w:rsid w:val="01966035"/>
     <w:rsid w:val="028D5F20"/>
+    <w:rsid w:val="029DBAC1"/>
     <w:rsid w:val="032B147A"/>
     <w:rsid w:val="037A74BD"/>
     <w:rsid w:val="039489F2"/>
-    <w:rsid w:val="03AFD1B1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="03FBE876"/>
+    <w:rsid w:val="0449ACEF"/>
     <w:rsid w:val="05A9CC86"/>
-    <w:rsid w:val="068823B8"/>
+    <w:rsid w:val="06203A5C"/>
+    <w:rsid w:val="0632514F"/>
+    <w:rsid w:val="06B6002F"/>
+    <w:rsid w:val="071F3744"/>
     <w:rsid w:val="08466936"/>
     <w:rsid w:val="086D7B43"/>
-    <w:rsid w:val="09865907"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0B392D9F"/>
+    <w:rsid w:val="0AA2CD2D"/>
     <w:rsid w:val="0B439BDE"/>
-    <w:rsid w:val="0C305E2E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0C6C63C1"/>
+    <w:rsid w:val="0BFF0FDB"/>
+    <w:rsid w:val="0C4716B3"/>
+    <w:rsid w:val="0C477408"/>
     <w:rsid w:val="0C706A80"/>
-    <w:rsid w:val="0DD5685C"/>
+    <w:rsid w:val="0CA46F9B"/>
+    <w:rsid w:val="0CE29F5E"/>
+    <w:rsid w:val="0D6A207A"/>
+    <w:rsid w:val="0DE1E985"/>
     <w:rsid w:val="0E511050"/>
     <w:rsid w:val="0E87F5DE"/>
+    <w:rsid w:val="0EA1F156"/>
     <w:rsid w:val="0F33AC6D"/>
-    <w:rsid w:val="0F776224"/>
     <w:rsid w:val="0FC95357"/>
-    <w:rsid w:val="110FFC17"/>
-    <w:rsid w:val="112AD4BC"/>
+    <w:rsid w:val="108F3C36"/>
+    <w:rsid w:val="112C5669"/>
+    <w:rsid w:val="11A7B309"/>
+    <w:rsid w:val="11DAF55D"/>
+    <w:rsid w:val="126D43CB"/>
+    <w:rsid w:val="12C47836"/>
     <w:rsid w:val="12FA4A21"/>
     <w:rsid w:val="134F5FA1"/>
+    <w:rsid w:val="136D5B61"/>
+    <w:rsid w:val="13A1522E"/>
     <w:rsid w:val="13FB2E3D"/>
     <w:rsid w:val="141FB846"/>
-    <w:rsid w:val="1449D0FC"/>
-    <w:rsid w:val="1657338E"/>
+    <w:rsid w:val="14A66954"/>
+    <w:rsid w:val="150D6F14"/>
+    <w:rsid w:val="1611125C"/>
+    <w:rsid w:val="16CAC73E"/>
     <w:rsid w:val="176E06E7"/>
-    <w:rsid w:val="1774663F"/>
-    <w:rsid w:val="196DA26B"/>
+    <w:rsid w:val="18951EDF"/>
+    <w:rsid w:val="19450629"/>
     <w:rsid w:val="1976AD3B"/>
+    <w:rsid w:val="1AF5577E"/>
     <w:rsid w:val="1C0E83F4"/>
+    <w:rsid w:val="1C1488BE"/>
+    <w:rsid w:val="1C4257F4"/>
     <w:rsid w:val="1C9545B1"/>
+    <w:rsid w:val="1CBA8401"/>
+    <w:rsid w:val="1D0A59FD"/>
     <w:rsid w:val="1D1F90C1"/>
-    <w:rsid w:val="1DC1B58C"/>
+    <w:rsid w:val="1D3F7E22"/>
     <w:rsid w:val="1E1AE2C2"/>
+    <w:rsid w:val="1EF8ACD3"/>
     <w:rsid w:val="1FE2E226"/>
-    <w:rsid w:val="20595E7E"/>
     <w:rsid w:val="20A2A15F"/>
     <w:rsid w:val="20B6789D"/>
-    <w:rsid w:val="216A398F"/>
+    <w:rsid w:val="21893308"/>
     <w:rsid w:val="21895BC3"/>
     <w:rsid w:val="220A0621"/>
+    <w:rsid w:val="223ECB36"/>
+    <w:rsid w:val="228F0895"/>
     <w:rsid w:val="22BDC991"/>
-    <w:rsid w:val="23B42E3E"/>
-    <w:rsid w:val="245FE3E8"/>
+    <w:rsid w:val="23EF87BF"/>
     <w:rsid w:val="25A03253"/>
-    <w:rsid w:val="26583242"/>
-[...1 lines deleted...]
-    <w:rsid w:val="2787218C"/>
+    <w:rsid w:val="26089367"/>
+    <w:rsid w:val="2788600B"/>
+    <w:rsid w:val="27E3933F"/>
+    <w:rsid w:val="28A5CF55"/>
+    <w:rsid w:val="29108E1F"/>
+    <w:rsid w:val="2912A28B"/>
     <w:rsid w:val="2AD44BA9"/>
-    <w:rsid w:val="2C71EF85"/>
+    <w:rsid w:val="2BAA5DDD"/>
     <w:rsid w:val="2C7BFC01"/>
     <w:rsid w:val="2D0C1EB6"/>
-    <w:rsid w:val="2E22AC01"/>
+    <w:rsid w:val="2D74498B"/>
+    <w:rsid w:val="2D83495B"/>
+    <w:rsid w:val="2E8A191B"/>
     <w:rsid w:val="2F0BFFA2"/>
-    <w:rsid w:val="30F1E70F"/>
-    <w:rsid w:val="30F5E8AA"/>
     <w:rsid w:val="3279BD33"/>
-    <w:rsid w:val="33C8FD30"/>
     <w:rsid w:val="3478F771"/>
-    <w:rsid w:val="34D6B8FC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="36ED904C"/>
+    <w:rsid w:val="350B7C2B"/>
     <w:rsid w:val="36F69605"/>
-    <w:rsid w:val="37A44D9D"/>
-    <w:rsid w:val="39175B94"/>
+    <w:rsid w:val="378F906F"/>
+    <w:rsid w:val="37DBA0E5"/>
+    <w:rsid w:val="38993768"/>
+    <w:rsid w:val="38F179DB"/>
+    <w:rsid w:val="39B497B0"/>
+    <w:rsid w:val="3A0F6B9D"/>
     <w:rsid w:val="3A25AA0A"/>
-    <w:rsid w:val="3A887D75"/>
-[...3 lines deleted...]
-    <w:rsid w:val="3B3F1863"/>
+    <w:rsid w:val="3BD461F1"/>
     <w:rsid w:val="3C4C3D84"/>
-    <w:rsid w:val="3C68E991"/>
     <w:rsid w:val="3CFE9C7E"/>
-    <w:rsid w:val="3D7BCF66"/>
-[...2 lines deleted...]
-    <w:rsid w:val="40BE3D03"/>
+    <w:rsid w:val="3E8B25EE"/>
+    <w:rsid w:val="3F034323"/>
+    <w:rsid w:val="407066DA"/>
+    <w:rsid w:val="4097262D"/>
     <w:rsid w:val="413529A9"/>
-    <w:rsid w:val="42764481"/>
+    <w:rsid w:val="41DD7A5D"/>
+    <w:rsid w:val="4253B6D0"/>
+    <w:rsid w:val="434555FB"/>
     <w:rsid w:val="440F7A83"/>
     <w:rsid w:val="4432153D"/>
-    <w:rsid w:val="4519C809"/>
+    <w:rsid w:val="45209599"/>
     <w:rsid w:val="4685D5E4"/>
-    <w:rsid w:val="477278DA"/>
+    <w:rsid w:val="47B3FECA"/>
     <w:rsid w:val="489490FF"/>
+    <w:rsid w:val="48CC9D8C"/>
+    <w:rsid w:val="48DB19D6"/>
+    <w:rsid w:val="4943AF1E"/>
     <w:rsid w:val="49B71E13"/>
-    <w:rsid w:val="4A7B0EA2"/>
     <w:rsid w:val="4ADDEFAF"/>
-    <w:rsid w:val="4B1F2402"/>
-[...2 lines deleted...]
-    <w:rsid w:val="4B89B75F"/>
+    <w:rsid w:val="4B101EF8"/>
+    <w:rsid w:val="4B52E11C"/>
+    <w:rsid w:val="4C1A89E1"/>
+    <w:rsid w:val="4C614EA0"/>
+    <w:rsid w:val="4CAB05D6"/>
     <w:rsid w:val="4CF404CF"/>
+    <w:rsid w:val="4CF7905C"/>
     <w:rsid w:val="4D88FB8D"/>
+    <w:rsid w:val="4EAA0B9D"/>
     <w:rsid w:val="4EBBB09F"/>
-    <w:rsid w:val="4EBD64AC"/>
-    <w:rsid w:val="50279AD5"/>
+    <w:rsid w:val="4F12C7A7"/>
+    <w:rsid w:val="5042DEDD"/>
+    <w:rsid w:val="50534513"/>
     <w:rsid w:val="5080AF06"/>
-    <w:rsid w:val="50A925D5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="50BD35A9"/>
     <w:rsid w:val="50D0721B"/>
-    <w:rsid w:val="5501EA3D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="5561AB21"/>
+    <w:rsid w:val="5132C4B2"/>
+    <w:rsid w:val="521BCC1A"/>
+    <w:rsid w:val="522A17CA"/>
+    <w:rsid w:val="532F8E79"/>
+    <w:rsid w:val="54A6B821"/>
+    <w:rsid w:val="552083B0"/>
+    <w:rsid w:val="554E4D19"/>
+    <w:rsid w:val="5550FCD5"/>
+    <w:rsid w:val="55F7F5A2"/>
+    <w:rsid w:val="56172109"/>
     <w:rsid w:val="561959DF"/>
+    <w:rsid w:val="56552970"/>
     <w:rsid w:val="566D6C31"/>
     <w:rsid w:val="56BD945A"/>
     <w:rsid w:val="56F6A957"/>
+    <w:rsid w:val="570FA73A"/>
     <w:rsid w:val="57E85B7C"/>
+    <w:rsid w:val="58417818"/>
     <w:rsid w:val="587A06F0"/>
     <w:rsid w:val="58A76B6B"/>
     <w:rsid w:val="58CEA532"/>
-    <w:rsid w:val="59D9161C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="5A24EDFD"/>
+    <w:rsid w:val="59B75AEA"/>
+    <w:rsid w:val="5A3EEC74"/>
     <w:rsid w:val="5A537B6A"/>
     <w:rsid w:val="5A76CD9A"/>
+    <w:rsid w:val="5A7A9496"/>
+    <w:rsid w:val="5B2DFEE1"/>
+    <w:rsid w:val="5B47C89A"/>
     <w:rsid w:val="5BC8040C"/>
-    <w:rsid w:val="5C16C3C6"/>
-    <w:rsid w:val="5E938909"/>
+    <w:rsid w:val="5C47F805"/>
+    <w:rsid w:val="5CC84ACA"/>
+    <w:rsid w:val="5CD9843C"/>
+    <w:rsid w:val="5DACC949"/>
+    <w:rsid w:val="5DD66032"/>
+    <w:rsid w:val="5F6D6CDB"/>
+    <w:rsid w:val="60BB3824"/>
+    <w:rsid w:val="60D086B5"/>
     <w:rsid w:val="62DBFB70"/>
+    <w:rsid w:val="631DD011"/>
+    <w:rsid w:val="63C5933D"/>
     <w:rsid w:val="63C6C2A7"/>
-    <w:rsid w:val="64A39FBD"/>
+    <w:rsid w:val="6419BDDA"/>
     <w:rsid w:val="66974033"/>
-    <w:rsid w:val="66A3E043"/>
+    <w:rsid w:val="66C38526"/>
+    <w:rsid w:val="66DAE11B"/>
     <w:rsid w:val="670B6EE2"/>
-    <w:rsid w:val="671CC953"/>
+    <w:rsid w:val="67E7BF38"/>
+    <w:rsid w:val="68137745"/>
     <w:rsid w:val="686840E5"/>
-    <w:rsid w:val="6A44F84D"/>
     <w:rsid w:val="6A676E7C"/>
-    <w:rsid w:val="6A954303"/>
-    <w:rsid w:val="6A959E4E"/>
+    <w:rsid w:val="6A688173"/>
     <w:rsid w:val="6BB9465E"/>
     <w:rsid w:val="6BDF427A"/>
-    <w:rsid w:val="6C31CEE5"/>
-    <w:rsid w:val="6F00B345"/>
+    <w:rsid w:val="6C0AFDDA"/>
+    <w:rsid w:val="6EBEDDC3"/>
     <w:rsid w:val="6F0B699B"/>
-    <w:rsid w:val="6FC9FEE2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="721CA99E"/>
+    <w:rsid w:val="6F1996E7"/>
+    <w:rsid w:val="6F684B4C"/>
+    <w:rsid w:val="70D74AE6"/>
+    <w:rsid w:val="72035340"/>
     <w:rsid w:val="723EB24F"/>
-    <w:rsid w:val="724A0E7A"/>
+    <w:rsid w:val="725D3ECF"/>
     <w:rsid w:val="728FF767"/>
-    <w:rsid w:val="73389B37"/>
-[...2 lines deleted...]
-    <w:rsid w:val="74F3CC22"/>
+    <w:rsid w:val="734CF7FD"/>
+    <w:rsid w:val="73709C66"/>
+    <w:rsid w:val="74281CFB"/>
+    <w:rsid w:val="75094D59"/>
     <w:rsid w:val="7513A243"/>
+    <w:rsid w:val="753A7622"/>
     <w:rsid w:val="7585E631"/>
     <w:rsid w:val="75C51CAC"/>
     <w:rsid w:val="75CF258F"/>
     <w:rsid w:val="76BBCFF2"/>
     <w:rsid w:val="7736972A"/>
     <w:rsid w:val="7757E1A1"/>
     <w:rsid w:val="777F5289"/>
+    <w:rsid w:val="77BE7E1B"/>
     <w:rsid w:val="77FF12C3"/>
-    <w:rsid w:val="793C0D18"/>
-[...4 lines deleted...]
-    <w:rsid w:val="7D211251"/>
+    <w:rsid w:val="79693FCC"/>
+    <w:rsid w:val="7B039D9F"/>
+    <w:rsid w:val="7BD35A63"/>
+    <w:rsid w:val="7D081300"/>
     <w:rsid w:val="7D8C9CC8"/>
-    <w:rsid w:val="7E1EF424"/>
-[...1 lines deleted...]
-    <w:rsid w:val="7F7F34B8"/>
+    <w:rsid w:val="7E4C66E3"/>
+    <w:rsid w:val="7E6DF9EE"/>
+    <w:rsid w:val="7ED13B36"/>
+    <w:rsid w:val="7F0E33C0"/>
+    <w:rsid w:val="7FD005C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="189FCB34"/>
-  <w15:docId w15:val="{858A7804-55EC-4051-A9D5-3323A4EE2395}"/>
+  <w15:docId w15:val="{C865FEA1-CD37-411A-82F9-46FE957E5407}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7232,62 +7072,64 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="808080"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C4591"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C4591"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="000C4591"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C4591"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -7324,78 +7166,74 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00EE39BA"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Style1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="6C31CEE5"/>
+    <w:rsid w:val="029DBAC1"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
     <w:name w:val="Style1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Style1"/>
-    <w:rsid w:val="6C31CEE5"/>
+    <w:rsid w:val="29108E1F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -7645,63 +7483,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="54922656-88f0-4647-9086-1d762f68af2c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0b262bcd-1f02-4905-a52b-77533ea14e59" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C98AB6850AABF943B64433FE793DCE3C" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a2736dcdd2e52a830b6efea1d66510b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="54922656-88f0-4647-9086-1d762f68af2c" xmlns:ns3="0b262bcd-1f02-4905-a52b-77533ea14e59" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bc66c1ac9636997f3866902d1ef05bea" ns2:_="" ns3:_="">
     <xsd:import namespace="54922656-88f0-4647-9086-1d762f68af2c"/>
     <xsd:import namespace="0b262bcd-1f02-4905-a52b-77533ea14e59"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -7852,123 +7701,422 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D651630C-D1BD-4456-BCD4-198732288B1A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="54922656-88f0-4647-9086-1d762f68af2c"/>
+    <ds:schemaRef ds:uri="0b262bcd-1f02-4905-a52b-77533ea14e59"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380375C1-E84E-4BC4-A442-2D89E55F9E3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A18FC97-E45D-4386-87EA-0C2BBFA58CD9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D47DD541-B912-41EB-9625-A59AEA5547EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="54922656-88f0-4647-9086-1d762f68af2c"/>
     <ds:schemaRef ds:uri="0b262bcd-1f02-4905-a52b-77533ea14e59"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>4177</Characters>
+  <Pages>7</Pages>
+  <Words>727</Words>
+  <Characters>4145</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Detica</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4900</CharactersWithSpaces>
+  <CharactersWithSpaces>4863</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="102" baseType="variant">
+      <vt:variant>
+        <vt:i4>1441840</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283939</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441840</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283938</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441840</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283937</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441840</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283936</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441840</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283935</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441840</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283934</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441840</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283933</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441840</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283932</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441840</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283931</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441840</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283930</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283929</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283928</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283927</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283926</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283925</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283924</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233283923</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kanza S.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C98AB6850AABF943B64433FE793DCE3C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">